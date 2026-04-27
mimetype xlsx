--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10547718</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18653/v1/2023.nllp-1.23</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>On the Potential and Limitations of Few-Shot In-Context Learning to Generate Metamorphic Specifications for Tax Preparation Software</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Srinivas, Dananjay; Das, Rohan; Tizpaz-Niari, Saeid; Trivedi, Ashutosh; Pacheco, Maria L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>230 to 243</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Due to the ever-increasing complexity of in- come tax laws in the United States, the num- ber of US taxpayers filing their taxes using tax preparation software (henceforth, tax soft- ware) continues to increase. According to the U.S. Internal Revenue Service (IRS), in FY22, nearly 50% of taxpayers filed their individual income taxes using tax software. Given the legal consequences of incorrectly filing taxes for the taxpayer, ensuring the correctness of tax software is of paramount importance. Meta- morphic testing has emerged as a leading solu- tion to test and debug legal-critical tax software due to the absence of correctness requirements and trustworthy datasets. The key idea behind metamorphic testing is to express the proper- ties of a system in terms of the relationship between one input and its slightly metamor- phosed twinned input. Extracting metamor- phic properties from IRS tax publications is a tedious and time-consuming process. As a response, this paper formulates the task of gen- erating metamorphic specifications as a transla- tion task between properties extracted from tax documents—expressed in natural language—to a contrastive first-order logic form. We per- form a systematic analysis on the potential and limitations of in-context learning with Large Language Models (LLMs) for this task, and outline a research agenda towards automating the generation of metamorphic specifications for tax preparation software.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2317207</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Association for Computational Linguistics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Singapore</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>