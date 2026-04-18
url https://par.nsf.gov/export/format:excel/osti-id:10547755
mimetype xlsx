--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10547755</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3758/s13423-024-02556-7</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>What we mean when we say semantic: Toward a multidisciplinary semantic glossary</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Reilly, Jamie; Shain, Cory; Borghesani, Valentina; Kuhnke, Philipp; Vigliocco, Gabriella; Peelle, Jonathan E; Mahon, Bradford Z; Buxbaum, Laurel J; Majid, Asifa; Brysbaert, Marc; Borghi, Anna M; De_Deyne, Simon; Dove, Guy; Papeo, Liuba; Pexman, Penny M; Poeppel, David; Lupyan, Gary; Boggio, Paulo; Hickok, Gregory; Gwilliams, Laura; Fernandino, Leonardo; Mirman, Daniel; Chrysikou, Evangelia G; Sandberg, Chaleece W; Crutch, Sebastian J; Pylkkänen, Liina; Yee, Eiling; Jackson, Rebecca L; Rodd, Jennifer M; Bedny, Marina; Connell, Louise; Kiefer, Markus; Kemmerer, David; de_Zubicaray, Greig; Jefferies, Elizabeth; Lynott, Dermot; Siew, Cynthia SQ; Desai, Rutvik H; McRae, Ken; Diaz, Michele T; Bolognesi, Marianna; Fedorenko, Evelina; Kiran, Swathi; Montefinese, Maria; Binder, Jeffrey R; Yap, Melvin J; Hartwigsen, Gesa; Cantlon, Jessica; Bi, Yanchao; Hoffman, Paul; Garcea, Frank E; Vinson, David</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Psychonomic Bulletin &amp; Review</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1069-9384</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Tulving characterized semantic memory as a vast repository of meaning that underlies language and many other cognitive processes. This perspective on lexical and conceptual knowledge galvanized a new era of research undertaken by numerous fields, each with their own idiosyncratic methods and terminology. For example, “concept” has different meanings in philosophy, linguistics, and psychology. As such, many fundamental constructs used to delineate semantic theories remain underspecified and/or opaque. Weak construct specificity is among the leading causes of the replication crisis now facing psychology and related fields. Term ambiguity hinders cross-disciplinary communication, falsifiability, and incremental theory-building. Numerous cognitive subdisciplines (e.g., vision, affective neuroscience) have recently addressed these limitations via the development of consensus-based guidelines and definitions. The project to follow represents our effort to produce a multidisciplinary semantic glossary consisting of succinct definitions, background, principled dissenting views, ratings of agreement, and subjective confidence for 17 target constructs (e.g., abstractness, abstraction, concreteness, concept, embodied cognition, event semantics, lexical-semantic, modality, representation, semantic control, semantic feature, simulation, semantic distance, semantic dimension)&lt;italic&gt;.&lt;/italic&gt;We discuss potential benefits and pitfalls (e.g., implicit bias, prescriptiveness) of these efforts to specify a common nomenclature that other researchers might index in specifying their own theoretical perspectives (e.g., They said X, but I mean Y).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2020969</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>