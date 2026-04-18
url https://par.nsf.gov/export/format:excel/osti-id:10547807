--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10547807</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fphys.2023.1130478</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Doppler radar remote sensing of respiratory function</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ishrak, Mohammad Shadman; Cai, Fulin; Islam, Shekh_Md Mahmudul; Borić-Lubecke, Olga; Wu, Teresa; Lubecke, Victor M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Physiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-042X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Doppler radar remote sensing of torso kinematics can provide an indirect measure of cardiopulmonary function. Motion at the human body surface due to heart and lung activity has been successfully used to characterize such measures as respiratory rate and depth, obstructive sleep apnea, and even the identity of an individual subject. For a sedentary subject, Doppler radar can track the periodic motion of the portion of the body moving as a result of the respiratory cycle as distinct from other extraneous motions that may occur, to provide a spatial temporal displacement pattern that can be combined with a mathematical model to indirectly assess quantities such as tidal volume, and paradoxical breathing. Furthermore, it has been demonstrated that even healthy respiratory function results in distinct motion patterns between individuals that vary as a function of relative time and depth measures over the body surface during the inhalation/exhalation cycle. Potentially, the biomechanics that results in different measurements between individuals can be further exploited to recognize pathology related to lung ventilation heterogeneity and other respiratory diagnostics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2039089; 1915738</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>