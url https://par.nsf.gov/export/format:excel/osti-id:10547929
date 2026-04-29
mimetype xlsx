--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10547929</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.jmva.2024.105355</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mean and covariance estimation for discretely observed high-dimensional functional data: Rates of convergence and division of observational regimes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Petersen, Alexander</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Multivariate Analysis</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>105355</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0047-259X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Estimation of the mean and covariance parameters for functional data is a critical task, with local linear smoothing being a popular choice.  In recent years, many scientific domains are producing multivariate functional data for which $p$, the number of curves per subject, is often much larger than the sample size $n$.  In this setting of high-dimensional functional data, much of developed methodology relies on preliminary estimates of the unknown mean functions and the auto- and cross-covariance functions.  This paper investigates the convergence rates of local linear estimators in terms of the maximal error across components and pairs of components for mean and covariance functions, respectively, in both $L^2$ and uniform metrics.  The local linear estimators utilize a generic weighting scheme that can adjust for differing numbers of discrete observations $N_{ij}$ across curves $j$ and subjects $i$, where the $N_{ij}$ vary with $n$.  Particular attention is given to the equal weight per observation (OBS) and equal weight per subject (SUBJ) weighting schemes.  The theoretical results utilize novel applications of concentration inequalities for functional data and demonstrate that, similar to univariate functional data, the order of the $N_{ij}$ relative to $p$ and $n$ divides high-dimensional functional data into three regimes (sparse, dense, and ultra-dense), with the high-dimensional parametric convergence rate of $\left\{\log(p)/n\right\}^{1/2}$ being attainable in the latter two.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2310943</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>