--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10548141</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D3TC04738E</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Side chain engineering in indacenodithiophene- &lt;i&gt;co&lt;/i&gt; -benzothiadiazole and its impact on mixed ionic–electronic transport properties</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Holzer, Isabelle; Lemaur, Vincent; Wang, Meng; Wu, Han-Yan; Zhang, Lu; Marcial-Hernandez, Raymundo; Gilhooly-Finn, Peter; Cavassin, Priscila; Hoyas, Sébastien; Meli, Dilara; Wu, Ruiheng; Paulsen, Bryan D; Strzalka, Joseph; Liscio, Andrea; Rivnay, Jonathan; Sirringhaus, Henning; Banerji, Natalie; Beljonne, David; Fabiano, Simone; Nielsen, Christian B</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-07T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Materials Chemistry C</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3686 to 3697</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-7526</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This well-studied polymer system does not conform to existing design criteria for imparting mixed conduction. The reasons for this anomalous behaviour are unravelled and used to outline more robust design criteria for new organic semiconductors.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1751308</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>RSC</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>