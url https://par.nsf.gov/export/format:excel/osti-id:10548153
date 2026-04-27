--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10548153</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acs.jchemed.4c00547</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Visualizing the Hydrogen Atomic Orbitals: A Tool for Undergraduate Physical Chemistry</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hanson, Matthew D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Chemical Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3539 to 3546</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0021-9584</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Despite the prominence of orbitals throughout the undergraduate chemistry curriculum, high-quality visualization of atomic orbitals is out of reach for most scientists. Rigorously visualizing the atomic orbitals even for simple hydrogen-like atoms and ions is rather challenging due to the complex 3-D structure and geometric variability of the orbitals across three distinct quantum numbers. In this work, a graphical user interface (GUI)-based tool for visualizing 3-D volumetric density plots of hydrogen atomic orbitals is introduced. This tool is written in Python, and a Jupyter notebook version with explanatory blocks interspersed in the code is included for pedagogical purposes. The user can manipulate a large number of features using the GUI, which allows customization of the orbital illustrations. Because this visualizer is capable of visualizing orbitals with any quantum numbers and showing their nodal surfaces, it can serve as a supplement to students’ lecture and textbook education on this topic.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2142874</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of Chemical Education</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>