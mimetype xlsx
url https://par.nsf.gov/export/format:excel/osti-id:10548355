--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10548355</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/icwsm.v18i1.31331</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>HINENI: Human Identity across the Nations of the Earth Ngram Investigator</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Handzlik, Dakota; Jones, Jason Jeffrey; Skiena, Steven S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the International AAAI Conference on Web and Social Media</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>515 to 527</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2162-3449</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Self-reported biographical strings on social media profiles provide a powerful tool to study self-identity. We present HINENI, a dataset of 420 million Twitter user profiles collected over a 12 year period, partitioned into 32 distinct national cohorts, which we believe is the largest publicly available data resource for identity research. We report on the major design decisions underlying HINENI, including a new notion of sampling (k-persistence) which spans the divide between traditional cross-sectional and longitudinal approaches. We demonstrate the power of HINENI to study the relative survival rate (half-life) of different tokens, and the use of emoji analysis across national cohorts to study the effects of gender, national, and sports identities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2208664</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAAI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>