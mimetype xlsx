--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10548383</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/Cloud-Summit61220.2024.00032</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Poster: A Fast Monitor for Slow Network Attacks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wei, Cuidi; Tu, Shaoyu; Hasegawa, Toru; Koizumi, Yuki; Ramakrishnan, K K; Takemasa, Junji; Wood, Timothy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>153 to 156</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-7006-5</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Recent work has demonstrated how programmable switches can effectively detect attack traffic, such as denial-of- service attacks in the midst of high-volume network traffic. However, these techniques primarily rely on sampling- or sketch- based data structures that can only be used to approximate the characteristics of dominant flows in the network. As a result, such techniques are unable to effectively detect slow attacks such as SYN port scans, SSH brute forcing, or HTTP connection exploits, which do so by stealthily adding only a few packets to the network. In this work we explore how the combination of programmable switches, Smart network interface cards (sNICs), and hosts can enable fine-grained analysis of every flow in a cloud network, even those with only a small number of packets. We focus on analyzing packets at the start of each flow, as those packets often can help indicate whether a flow is benign or suspicious, e.g., by detecting an attack which fails to complete the TCP handshake in order to waste server connection resources. Our approach leverages the high-speed processing of a programmable switch while overcoming its primary limitation - very limited memory capacity - by judiciously sending some state for processing to the sNIC or the host which typically has more memory, but lower bandwidth. Achieving this requires careful design of data structures on the switch, such as a bloom filter and flow logs, and communication protocols between the switch, sNIC , and host, to coordinate state.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2210379; 2210380</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Washington, DC, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>