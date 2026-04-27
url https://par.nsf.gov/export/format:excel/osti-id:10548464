--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10548464</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICNP59255.2023.10355587</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>SAFE: Secure and Flexible Encryption for Dynamic Team Communications in Disaster Management</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yu, Hongmiao; Chen, Jiachen; Ramakrishnan, K K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 12</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-0322-3</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Name-based publish/subscribe systems using Information-Centric Networking (ICN) principles can provide a flexible and efficient framework for communication in disaster situations. Efficient, secure dissemination of information can play a critical role in disaster management. But, secure and authenticated group communications that maintain confidentiality and integrity remain a challenge. In this paper, we design a flexible and efficient encryption framework SAFE that leverages graph-based naming frameworks for providing role-based communication among first responders. We study the suitability of message-oriented encryption where the sender leverages the name hierarchy, and compare it with a key-oriented encryption scheme that requires the receiver to utilize appropriate keys to decrypt based on the publisher-targeted name for the message. Both encryption schemas can be built with attribute-based encryption (ABE) or public key encryption (PKE) implementations. We find message-oriented encryption provides the needed flexibility for dynamic environments when communicating with members changes frequently. With message-oriented encryption, we further address key revocation and support for infrastructure-less environments in disaster situations and consider the tradeoff between flexibility and optimization for large relatively static communication groups. We evaluate both encryption schemas built on top of ABE and PKE. We examine the key generation time, ciphertext length, encryption, and decryption time, and see that SAFE's design is the most suitable for large and dynamically changing groups.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1818971</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Reykjavik, Iceland</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>