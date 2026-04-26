--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10548526</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/biom14060648</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Geometry Optimization Algorithms in Conjunction with the Machine Learning Potential ANI-2x Facilitate the Structure-Based Virtual Screening and Binding Mode Prediction</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Luxuan; He, Xibing; Ji, Beihong; Han, Fengyang; Niu, Taoyu; Cai, Lianjin; Zhai, Jingchen; Hao, Dongxiao; Wang, Junmei</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biomolecules</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>648</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2218-273X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Structure-based virtual screening utilizes molecular docking to explore and analyze ligand–macromolecule interactions, crucial for identifying and developing potential drug candidates. Although there is availability of several widely used docking programs, the accurate prediction of binding affinity and binding mode still presents challenges. In this study, we introduced a novel protocol that combines our in-house geometry optimization algorithm, the conjugate gradient with backtracking line search (CG-BS), which is capable of restraining and constraining rotatable torsional angles and other geometric parameters with a highly accurate machine learning potential, ANI-2x, renowned for its precise molecular energy predictions reassembling the wB97X/6-31G(d) model. By integrating this protocol with binding pose prediction using the Glide, we conducted additional structural optimization and potential energy prediction on 11 small molecule–macromolecule and 12 peptide–macromolecule systems. We observed that ANI-2x/CG-BS greatly improved the docking power, not only optimizing binding poses more effectively, particularly when the RMSD of the predicted binding pose by Glide exceeded around 5 Å, but also achieving a 26% higher success rate in identifying those native-like binding poses at the top rank compared to Glide docking. As for the scoring and ranking powers, ANI-2x/CG-BS demonstrated an enhanced performance in predicting and ranking hundreds or thousands of ligands over Glide docking. For example, Pearson’s and Spearman’s correlation coefficients remarkedly increased from 0.24 and 0.14 with Glide docking to 0.85 and 0.69, respectively, with the addition of ANI-2x/CG-BS for optimizing and ranking small molecules binding to the bacterial ribosomal aminoacyl-tRNA receptor. These results suggest that ANI-2x/CG-BS holds considerable potential for being integrated into virtual screening pipelines due to its enhanced docking performance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955260</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI, Basel, Switzerland</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>