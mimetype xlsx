--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10548665</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/10812865231223921</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An experimentally informed continuum grain boundary model</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ansari, S Syed; Acharya, Amit; Alankar, Alankar</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Mathematics and Mechanics of Solids</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1591 to 1616</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1081-2865</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;A continuum grain boundary model is developed, which uses experimentally measured grain boundary energy data as a function of misorientation to simulate idealized grain boundary evolution in a one-dimensional (1D) grain array. The model uses a continuum representation of the misorientation in terms of spatial gradients of the orientation as a fundamental field. The grain boundary energy density employed is non-convex in this orientation gradient, based on physical grounds. Simple gradient descent dynamics of the energy are utilized for idealized microstructure evolution, which requires higher-order regularization of the energy density for the model to be well set; the regularization is physically justified. Microstructure evolution is presented using two plausible energy density functions, both defined from the same experimental data: a “smooth” and a “cusp” energy density. Results of grain boundary equilibria and microstructure evolution representing grain reorientation in 1D are presented. The different shapes of the energy density functions representing a common data set are shown to result in different overall microstructural evolution of the system. Mathematically, the constructed energy functional formally is of the Aviles–Giga/Cross–Newell type but with unequal well depths, resulting in a difference in the structural feature of solutions that can be identified with grain boundaries, as well as in the approach to equilibria from identical initial conditions. This study also investigates the metastability of grain boundaries. It supports the general thermodynamics belief that they persist for extended periods before eventually vanishing due to the lowest energy configuration favored by fluctuations over infinite time.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021019</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Sage</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>