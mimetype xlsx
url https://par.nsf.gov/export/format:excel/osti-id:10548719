--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10548719</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18738/T8/KAHJIB</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Community Embedded Robotics: Vid2Real An Online Video Dataset about Perceived Social Intelligence in Human Robot Encounters</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chan, Yao-Cheng; Modak, Sadanand; Hauser, Elliott; Biswas, Joydeep; Hart, Justin; Esteva, Maria</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Introduction This dataset was gathered during the Vid2Real online video-based study, which investigates humans’ perception of robots&amp;#39; intelligence in the context of an incidental Human-Robot encounter. The dataset contains participants&amp;#39; questionnaire responses to four video study conditions, namely Baseline, Verbal, Body language, and Body language &amp;#43; Verbal. The videos depict a scenario where a pedestrian incidentally encounters a quadruped robot trying to enter a building. The robot uses verbal commands or body language to try to ask for help from the pedestrian in different study conditions. The differences in the conditions were manipulated using the robot’s verbal and expressive movement functionalities. Dataset Purpose The dataset includes the responses of human subjects about the robots&amp;#39; social intelligence used to validate the hypothesis that robot social intelligence is positively correlated with human compliance in an incidental human-robot encounter context. The video based dataset was also developed to obtain empirical evidence that can be used to design future real-world HRI studies. Dataset Contents Four videos, each corresponding to a study condition. Four sets of Perceived Social Intelligence Scale data. Each set corresponds to one study condition Four sets of compliance likelihood questions, each set include one Likert question and one free-form question One set of Godspeed questionnaire data. One set of Anthropomorphism questionnaire data. A csv file containing the participants demographic data, Likert scale data, and text responses. A data dictionary explaining the meaning of each of the fields in the csv file. Study Conditions There are 4 videos (i.e. study conditions), the video scenarios are as follows. Baseline: The robot walks up to the entrance and waits for the pedestrian to open the door without any additional behaviors. This is also the &amp;#34;control&amp;#34; condition. Verbal: The robot walks up to the entrance, and says ”can you please open the door for me” to the pedestrian while facing the same direction, then waits for the pedestrian to open the door. Body Language: The robot walks up to the entrance, turns its head to look at the pedestrian, then turns its head to face the door, and waits for the pedestrian to open the door. Body Language &amp;#43; Verbal: The robot walks up to the entrance, turns its head to look at the pedestrian, and says ”Can you open the door for me” to the pedestrian, then waits for the pedestrian to open the door. Image showing the Verbal condition. Image showing the Body Language condition. A within-subject design was adopted, and all participants experienced all conditions. The order of the videos, as well as the PSI scales, were randomized. After receiving consent from the participants, they were presented with one video, followed by the PSI questions and the two exploratory questions (compliance likelihood) described above. This set was repeated 4 times, after which the participants would answer their general perceptions of the robot with Godspeed and AMPH questionnaires. Each video was around 20 seconds and the total study time was around 10 minutes. Video as a Study Method A video-based study in human-robot interaction research is a common method for data collection. Videos can easily be distributed via online participant recruiting platforms, and can reach a larger sample than in-person/lab-based studies. Therefore, it is a fast and easy method for data collection for research aiming to obtain empirical evidence. Video Filming The videos were filmed with a first-person point-of-view in order to maximize the alignment of video and real-world settings. The device used for the recording was an iPhone 12 pro, and the videos were shot in 4k 60 fps. For better accessibility, the videos have been converted to lower resolutions. Instruments The questionnaires used in the study include the Perceived Social Intelligence Scale (PSI), Godspeed Questionnaire, and Anthropomorphism Questionnaire (AMPH). In addition to these questionnaires, a 5-point Likert question and a free-text response measuring human compliance were added for the purpose of the video-based study. Participant demographic data was also collected. Questionnaire items are attached as part of this dataset. Human Subjects For the purpose of this project, the participants are recruited through Prolific. Therefore, the participants are users of Prolific. Additionally, they are restricted to people who are currently living in the United States, fluent in English, and have no hearing or visual impairments. No other restrictions were imposed. Among the 385 participants, 194 participants identified as female, and 191 as male, the age ranged from 19 to 75 (M &amp;#61; 38.53, SD &amp;#61; 12.86). Human subjects remained anonymous. Participants were compensated with $4 upon submission approval. This study was reviewed and approved by UT Austin Internal Review Board. Robot The dataset contains data about humans’ perceived social intelligence of a Boston Dynamics’ quadruped robot Spot (Explorer model). The robot was selected because quadruped robots are gradually being adopted to provide services such as delivery, surveillance, and rescue. However, there are still issues or obstacles that robots cannot easily overcome by themselves in which they will have to ask for help from nearby humans. Therefore, it is important to understand how humans react to a quadruped robot that they incidentally encounter. For the purposes of this video-study, the robot operation was semi-autonomous, with the navigation being manually teleoperated by an operator and a few standalone autonomous modules to supplement it. Data Collection The data was collected through Qualtrics, a survey development platform. After the completion of data collection, the data was downloaded as a csv file. Data Quality Control Qualtrics automatically detects bots so any response that is flagged as bots are discarded. All incomplete and duplicate responses were discarded. Data Usage This dataset can be used to conduct a meta-analysis on robots&amp;#39; perceived intelligence. Please note that data is coupled with this study design. Users interested in data reuse will have to assess that this dataset is in line with their study design. Acknowledgement This study was funded through the NSF Award # 2219236GCR: Community-Embedded Robotics: Understanding Sociotechnical Interactions with Long-term Autonomous Deployments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2219236</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Texas Data Repository</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>