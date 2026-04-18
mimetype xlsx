--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10548782</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2402129121</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Real-space visualization of a defect-mediated charge density wave transition</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hart, James L; Pan, Haining; Siddique, Saif; Schnitzer, Noah; Mallayya, Krishnanand; Xu, Shiyu; Kourkoutis, Lena F; Kim, Eun-ah; Cha, Judy J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We study the coupled charge density wave (CDW) and insulator-to-metal transitions in the 2D quantum material 1T-TaS&lt;sub&gt;2&lt;/sub&gt;. By applying in situ cryogenic 4D scanning transmission electron microscopy with in situ electrical resistance measurements, we directly visualize the CDW transition and establish that the transition is mediated by basal dislocations (stacking solitons). We find that dislocations can both nucleate and pin the transition and locally alter the transition temperature&lt;italic&gt;T&lt;/italic&gt;&lt;sub&gt;c&lt;/sub&gt;by nearly ~75 K. This finding was enabled by the application of unsupervised machine learning to cluster five-dimensional, terabyte scale datasets, which demonstrate a one-to-one correlation between resistance—a global property—and local CDW domain-dislocation dynamics, thereby linking the material microstructure to device properties. This work represents a major step toward defect-engineering of quantum materials, which will become increasingly important as we aim to utilize such materials in real devices.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1719875; 2039380</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PNAS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>