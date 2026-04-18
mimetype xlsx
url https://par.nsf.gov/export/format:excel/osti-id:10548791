--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10548791</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1128/jmbe.00004-24</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>“They helped me through the semester”: electronic instructor messages can foster the instructor-student relationship</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Murray, Courtney; Osterhage, Jennifer</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>MacDonald, Laura J</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Microbiology &amp; Biology Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1935-7877</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;sec&gt;&lt;title/&gt;&lt;p&gt;Building rapport between instructors and students is a challenge, especially in large classes and in online environments. Previous work has shown that non-content Instructor Talk can foster positive student-teacher relationships, but less is known about non-content talk in electronic instructor messages. Here, we used the established Instructor Talk framework to craft positively phrased electronic messages that were sent through the course’s learning management system to students enrolled in an introductory biology course at a large public institution. We examined both close- and open-ended survey responses (&lt;italic&gt;n&lt;/italic&gt;= 226) to assess students’ perceptions of the electronic messages, the course, and their instructor. Of the established Instructor Talk categories, the building student/instructor relationship category was most memorable to students. Encouragingly, 61% of students indicated they “liked the course more” and 88% indicated they “liked the instructor more” in response to the electronic messages. This demonstrates that implementing positively phrased Instructor Talk into electronic communication is an effective way to build rapport between instructors and students.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025046</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ASM journals</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>