--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10548866</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10618-022-00876-7</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>MERLIN++: parameter-free discovery of time series anomalies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nakamura, Takaaki; Mercer, Ryan; Imamura, Makoto; Keogh, Eamonn</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Data Mining and Knowledge Discovery</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>670 to 709</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1384-5810</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The burgeoning age of IoT has reinforced the need for robust time series anomaly detection. While there are hundreds of anomaly detection methods in the literature, one definition, time series discords, has emerged as a competitive and popular choice for practitioners. Time series discords are subsequences of a time series that are maximally far away from their nearest neighbors. Perhaps the most attractive feature of discords is their simplicity. Unlike many of the parameter-laden methods proposed, discords require only a single parameter to be set by the user: the subsequence length. We believe that the utility of discords is reduced by sensitivity to even this single user choice. The obvious solution to this problem, computing discords of all lengths then selecting the best anomalies (under some measure), appears at first glance to be computationally untenable. However, in this work we discuss MERLIN, a recently introduced algorithm that can efficiently and exactly find discords of all lengths in massive time series archives. By exploiting computational redundancies, MERLIN is two orders of magnitude faster than comparable algorithms. Moreover, we show that by exploiting a little-known indexing technique called Orchard’s algorithm, we can create a new algorithm called MERLIN++, which is an order of magnitude faster than MERLIN, yet produces identical results. We demonstrate the utility of our ideas on a large and diverse set of experiments and show that MERLIN++ can discover subtle anomalies that defy existing algorithms or even careful human inspection. We further compare to five state-of-the-art rival methods, on the largest benchmark dataset for this task, and show that MERLIN++ is superior in terms of accuracy and speed.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2103976</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Data Mining and Knowledge Discovery</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>