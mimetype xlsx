--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>38</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10548937</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/scimeetings.5c10926</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AC permittivity of confined water in the presence of static field</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bratko, D; Mulpuri, N</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Kinetics of molecular and collective reorientations at solid/water interfaces are known to depend on local electric field. Deceleration is observed near surfaces subjected to an outgoing static field (pointing from surface to liquid) as is the case when the solid carries positive charge. In an incoming field, both the reorientation rates and local permittivity in hydration layer show a nonmonotonic dependence on field strength with fastest reorientations and highest permittivity observed when the field alignment barely offsets the orienting bias at the wall. (Mulpuri and Bratko, J. Chem. Phys. 158,134716, 2023). Here, we use Molecular Dynamics simulations to explore the impact of background field (or, equivalently, surface charge density) on high frequency (GHz to THz) AC permittivity in hydration water inside a nanosized aqueous film under perpendicular DC field. Our model system mimics conditions inside a capacitor where one of the confinement walls is subject to outgoing and the other one to incoming field. In very strong static fields, the frequency corresponding to the maximal imaginary part of AC permittivity, features a blue shift with increasing field strength in both hydration layers. At intermediate fields, however, the hydration region at the wall under ingoing field (adjacent to the negative capacitor plate) features a red shift, which is especially pronounced at the field strength corresponding to the maxima of static-permittivity and reorientation-rate. The shift reflects the variation of the inverse static dielectric constant in normal direction, (Gekle and Netz, J. Chem. Phys. 137, 104704, 2012) with marginal effect of librational motions on the local AC permittivity. Hydration water at the opposite surface (closer to the positive capacitor plate), on the other hand, features a monotonic blue shift consistent with conventional saturation. The sensitivity of imaginary peaks on the field suggests surface charge densities could be deduced from THz dielectric spectroscopy experiments in a porous material where hydration layers comprise a major fraction of water contained in the system.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1800120</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>Virginia Commonwealth University</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>