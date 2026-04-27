--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,190 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="46">
-[...138 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -204,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10549032</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.4230/LIPIcs.CPM.2024.12</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Solving the Minimal Positional Substring Cover Problem in Sublinear Space</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bonizzoni, Paola; Boucher, Christina; Cozzi, Davide; Gagie, Travis; Pirola, Yuri</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Inenaga, Shunsuke; Puglisi, Simon J</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>296</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>296-296</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1868-8969</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-3-95977-326-3</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Within the field of haplotype analysis, the Positional Burrows-Wheeler Transform (PBWT) stands out as a key innovation, addressing numerous challenges in genomics. For example, Sanaullah et al. introduced a PBWT-based method that addresses the haplotype threading problem, which involves representing a query haplotype through a minimal set of substrings. To solve this problem using the PBWT data structure, they formulate the Minimal Positional Substring Cover (MPSC) problem, and then, subsequently present a solution for it. Additionally, they present and solve several variants of this problem: k-MPSC, leftmost MPSC, rightmost MPSC, and length-maximal MPSC. Yet, a full PBWT is required for each of their solutions, which yields a significant memory usage requirement. Here, we take advantage of the latest results on run-length encoding the PBWT, to solve the MPSC in a sublinear amount of space. Our methods involve demonstrating that k-Set Maximal Exact Matches (k-SMEMs) can be computed in a sublinear amount of space via efficient computation of k-Matching Statistics (k-MS). This leads to a solution that requires sublinear space for, not only the MPSC problem, but for all its variations proposed by Sanaullah et al. Most importantly, we present experimental results on haplotype panels from the 1000 Genomes Project data that show the utility of these theoretical results. We conclusively demonstrate that our approach markedly decreases the memory required to solve the MPSC problem, achieving a reduction of at least two orders of magnitude compared to the method proposed by Sanaullah et al. This efficiency allows us to solve the problem on large versions of the problem, where other methods are unable to scale to. In summary, the creation of {μ}-PBWT paves the way for new possibilities in conducting in-depth genetic research and analysis on a large scale. All source code is publicly available at https://github.com/dlcgold/muPBWT/tree/k-smem.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2013998</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>16 pages; 874410 bytes</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>application/pdf</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Schloss Dagstuhl – Leibniz-Zentrum für Informatik</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>Creative Commons Attribution 4.0 International license; info:eu-repo/semantics/openAccess</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>