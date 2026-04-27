--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,193 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="46">
-[...141 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -207,191 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10549429</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.palaeo.2024.112195</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Last Interglacial coastal hydroclimate variability in Bermuda revealed by clumped isotope oyster sclerochronology</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Minnebo, Lillian; Winkelstern, Ian; Zhang, Jade; Petersen, Sierra</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>na</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Elliot, M</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Palaeogeography, Palaeoclimatology, Palaeoecology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>643</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>112195</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0031-0182</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The islands of Bermuda preserve carbonates from several glacial and interglacial intervals with demonstrated
+potential for reconstructing past North Atlantic climate. Here, we describe new clumped and conventional stable isotope data from Dendostrea (oyster) shells collected from a Last Interglacial / Marine Isotope Stage 5e (MIS 5e) deposit. Interpretation of these and past data is supported by new amino acid racemization age dating results from nine localities around Bermuda.
+We find that the fossil oyster population on Verrill Island (within the present Great Sound of Bermuda) records
+MIS 5e temperatures and water δ18O values that are similar to modern. These data contrast with the much cooler temperatures and lighter reconstructed water δ18O values reconstructed for sites on the southern shore. This contrast may in part be due to timing, with the Verrill Island deposit plausibly representing an earlier and warmer portion of MIS 5e. The data also reflect meaningful, highly local differences in environment, with modern Great Sound shells perhaps living in partially restricted waters buffered from cooler and groundwater-influenced conditions along the South Shore. The mobility of Cittarium pica marine snails used in previous work likely also introduces exaggerated variability in those cases. Critically, incorporation of clumped isotope data across multiple sites and genera enables an understanding of Bermudian MIS 5e climate that would be meaningfully different if given data from only one site. We seek to illustrate both the complexities and potential of working with clumped isotope paleoclimate data from coastal deposits.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1903237</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>11.8MB</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>