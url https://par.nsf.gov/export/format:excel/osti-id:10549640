--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10549640</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2023MS003941</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Using Shortened Spin‐Ups to Speed Up Ocean Biogeochemical Model Optimization</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Oliver, S; Khatiwala, S; Cartis, C; Ward, Ben; Kriest, Iris</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Advances in Modeling Earth Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1942-2466</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The performance of global ocean biogeochemical models can be quantified as the misfit between modeled tracer distributions and observations, which is sought to be minimized during parameter optimization. These models are computationally expensive due to the long spin‐up time required to reach equilibrium, and therefore optimization is often laborious. To reduce the required computational time, we investigate whether optimization of a biogeochemical model with shorter spin‐ups provides the same optimized parameters as one with a full‐length, equilibrated spin‐up over several millennia. We use the global ocean biogeochemical model MOPS with a range of lengths of model spin‐up and calibrate the model against synthetic observations derived from previous model runs using a derivative‐free optimization algorithm (DFO‐LS). When initiating the biogeochemical model with tracer distributions that differ from the synthetic observations used for calibration, a minimum spin‐up length of 2,000 years was required for successful optimization due to certain parameters which influence the transport of matter from the surface to the deeper ocean, where timescales are longer. However, preliminary results indicate that successful optimization may occur with an even shorter spin‐up by a judicious choice of initial condition, here the synthetic observations used for calibration, suggesting a fruitful avenue for future research.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1924215</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>