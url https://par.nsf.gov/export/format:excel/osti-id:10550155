--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10550155</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/B37351.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Link between glacial striation morphology and induced drag</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zoet, Lucas K; Smith, Lillian; Mixtli, Alex; Brooks, Jeremy; Hansen, Dougal D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-23T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geological Society of America Bulletin</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9-10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3786 to 3794</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0016-7606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Abrasion acts to smooth glacial terrains and leaves behind linear scratch-like features (striations) on bedrock landscapes. Striations are often used as measures of glacier flow directions, but their morphology can also provide information about the subglacial stress conditions that produced the features. While striations are often abundant in the field, the processes that create them can be opaque and hard to examine in situ because they occur under thick layers of flowing ice. To alleviate that difficulty and provide information for interpretation of the populations of striations that are observed in the field, we conducted a set of laboratory experiments in which a ring of temperate debris-laden ice was slid atop a planar marble bed under various contact force conditions that led to the creation of hundreds of striations. During the experiment, numerous glaciological properties were continuously measured, including the resistive drag. Following the completion of the experiments, the marble beds were extracted, and the striations were measured for length and categorized by morphological type, and a subset was measured using a high-resolution white-light profilometer. These experiments showed that, similar to field observations, type 2 striations were initially the most abundant; however, we found that type 3 striations became the most abundant at large displacements. We found good correlation between the abundance of striations as a function of displacement and measured drag as a function of displacement. When taken together, these results suggest that, in natural settings, ice flow around small roughness elements in glacier beds can “reset” the basal debris field, causing striations to become more abundant in their wake. As roughness is linked to quarrying, abrasion rates may increase in areas of increased quarrying.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2017185</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>