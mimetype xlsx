--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10550443</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.xcrp.2023.101738</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Surpassing the strength of metallogels with a rigid, amorphous metal-rich material formulation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Armstrong, James; Shea, Patrick; Cornell, Cameron C; Bryson, Taylor; Mason, Harris E; Morrison, Keith D; Tofanelli, Marcus; Lewicki, James P; Wood, Brandon C; Guilliams, Bradley F; Compel, W Scott; Ackerson, Christopher J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Cell Reports Physical Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>101738</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2666-3864</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Metal-ion-containing soft materials include metallogels, metal-organic frameworks, and coordination polymers. These materials show commercial value in catalysis, hydrogen storage, and electronics. Metal-containing soft materials reported to date are structurally weak, falling short of a Young’s modulus typical of engineering-grade materials. We report herein that inclusion of an antisolvent in metal-thiolate metallogel synthesis results in a colloidal sol, where the colloids comprise amorphous metal-organic complexes. Upon desolvation, the colloids coalesce to form a solid phase that is both gel like and glass like. This solid phase is structurally amorphous, comprises continuous networks similar to organic polymers, and has stiffness observed in polymeric materials with extended structure, yet contains a superstoichiometric amount of metal relative to organic ligand. The solid phase is therefore a rigid, amorphous metal-rich (RAMETRIC) material. Highlighting the rigidity, the Young’s modulus of the gel-phase material is 1,000× greater than metallogels comprised of the same constituent building blocks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2204110</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cell Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>