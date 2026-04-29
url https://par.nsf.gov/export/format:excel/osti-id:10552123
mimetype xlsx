--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,183 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...131 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -197,191 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10552123</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TAC.2024.3389736</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Linear Optimal Regulation to Zero Dynamics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ludeke, Taylor; Iwasaki, Tetsuya</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Automatic Control</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>7088 to 7095</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0018-9286</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A general problem encompassing output regulation and pattern generation can be formulated as the design of
+controllers to achieve convergence to a persistent trajectory within the zero dynamics on which an output vanishes. We develop an optimal control theory for such design by adding the requirement to minimize the H2 norm of a closed-loop transfer function. Within the framework of eigenstructure assignment, the optimal control is proven identical to the standard H2 control in form. However, the solution to the Riccati equation for the
+linear quadratic regulator is not stabilizing. Instead it partially stabilizes the closed-loop dynamics excluding the zero dynamics. The optimal control architecture is shown to have the feedback of the deviation from the subspace of the zero dynamics and the feedforward of the control input to remain in the subspace.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2113528</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>