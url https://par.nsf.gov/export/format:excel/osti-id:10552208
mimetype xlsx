--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10552208</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1090/jams/1014</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Vlasov–Poisson–Landau system in the weakly collisional regime</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chaturvedi, Sanchit; Luk, Jonathan; Nguyen, Toan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the American Mathematical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0894-0347</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Consider the Vlasov–Poisson–Landau system with Coulomb potential in the weakly collisional regime on a&lt;inline-formula content-type='math/mathml'&gt;&lt;math alttext='3'&gt;&lt;semantics&gt;&lt;mn&gt;3&lt;/mn&gt;&lt;annotation encoding='application/x-tex'&gt;3&lt;/annotation&gt;&lt;/semantics&gt;&lt;/math&gt;&lt;/inline-formula&gt;-torus, i.e.&lt;disp-formula content-type='math/mathml'&gt;&lt;math alttext='StartLayout 1st Row  partial-differential Subscript t Baseline upper F left-parenthesis t comma x comma v right-parenthesis plus v Subscript i Baseline partial-differential Subscript x Sub Subscript i Subscript Baseline upper F left-parenthesis t comma x comma v right-parenthesis plus upper E Subscript i Baseline left-parenthesis t comma x right-parenthesis partial-differential Subscript v Sub Subscript i Subscript Baseline upper F left-parenthesis t comma x comma v right-parenthesis equals nu upper Q left-parenthesis upper F comma upper F right-parenthesis left-parenthesis t comma x comma v right-parenthesis comma 2nd Row  upper E left-parenthesis t comma x right-parenthesis equals nabla normal upper Delta Superscript negative 1 Baseline left-parenthesis integral Underscript double-struck upper R cubed Endscripts upper F left-parenthesis t comma x comma v right-parenthesis normal d v minus integral minus Subscript double-struck upper T cubed Baseline integral Underscript double-struck upper R cubed Endscripts upper F left-parenthesis t comma x comma v right-parenthesis normal d v normal d x right-parenthesis comma EndLayout'&gt;&lt;semantics&gt;&lt;mtable columnalign='right left right left right left right left right left right left' columnspacing='0em 2em 0em 2em 0em 2em 0em 2em 0em 2em 0em' displaystyle='true' rowspacing='3pt' side='left'&gt;&lt;mtr&gt;&lt;mtd&gt;&lt;msub&gt;&lt;mi mathvariant='normal'&gt;∂&lt;#comment/&gt;&lt;/mi&gt;&lt;mi&gt;t&lt;/mi&gt;&lt;/msub&gt;&lt;mi&gt;F&lt;/mi&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;mi&gt;t&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;x&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;v&lt;/mi&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;mo&gt;+&lt;/mo&gt;&lt;msub&gt;&lt;mi&gt;v&lt;/mi&gt;&lt;mi&gt;i&lt;/mi&gt;&lt;/msub&gt;&lt;msub&gt;&lt;mi mathvariant='normal'&gt;∂&lt;#comment/&gt;&lt;/mi&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;msub&gt;&lt;mi&gt;x&lt;/mi&gt;&lt;mi&gt;i&lt;/mi&gt;&lt;/msub&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mi&gt;F&lt;/mi&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;mi&gt;t&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;x&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;v&lt;/mi&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;mo&gt;+&lt;/mo&gt;&lt;msub&gt;&lt;mi&gt;E&lt;/mi&gt;&lt;mi&gt;i&lt;/mi&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;mi&gt;t&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;x&lt;/mi&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;msub&gt;&lt;mi mathvariant='normal'&gt;∂&lt;#comment/&gt;&lt;/mi&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;msub&gt;&lt;mi&gt;v&lt;/mi&gt;&lt;mi&gt;i&lt;/mi&gt;&lt;/msub&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mi&gt;F&lt;/mi&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;mi&gt;t&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;x&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;v&lt;/mi&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;mo&gt;=&lt;/mo&gt;&lt;mi&gt;ν&lt;#comment/&gt;&lt;/mi&gt;&lt;mi&gt;Q&lt;/mi&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;mi&gt;F&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;F&lt;/mi&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;mi&gt;t&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;x&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;v&lt;/mi&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;/mtd&gt;&lt;/mtr&gt;&lt;mtr&gt;&lt;mtd&gt;&lt;mi&gt;E&lt;/mi&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;mi&gt;t&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;x&lt;/mi&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;mo&gt;=&lt;/mo&gt;&lt;mi mathvariant='normal'&gt;∇&lt;#comment/&gt;&lt;/mi&gt;&lt;msup&gt;&lt;mi mathvariant='normal'&gt;Δ&lt;#comment/&gt;&lt;/mi&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;mo&gt;−&lt;#comment/&gt;&lt;/mo&gt;&lt;mn&gt;1&lt;/mn&gt;&lt;/mrow&gt;&lt;/msup&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;msub&gt;&lt;mo&gt;∫&lt;#comment/&gt;&lt;/mo&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;msup&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;mi mathvariant='double-struck'&gt;R&lt;/mi&gt;&lt;/mrow&gt;&lt;mn&gt;3&lt;/mn&gt;&lt;/msup&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mi&gt;F&lt;/mi&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;mi&gt;t&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;x&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;v&lt;/mi&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;mspace width='thinmathspace'/&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;mi mathvariant='normal'&gt;d&lt;/mi&gt;&lt;/mrow&gt;&lt;mi&gt;v&lt;/mi&gt;&lt;mo&gt;−&lt;#comment/&gt;&lt;/mo&gt;&lt;msub&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;mo&gt;∫&lt;#comment/&gt;&lt;/mo&gt;&lt;/mrow&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;mpadded lspace='-1width' width='0'&gt;&lt;mo&gt;−&lt;#comment/&gt;&lt;/mo&gt;&lt;/mpadded&gt;&lt;/mrow&gt;&lt;/mrow&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;msup&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;mi mathvariant='double-struck'&gt;T&lt;/mi&gt;&lt;/mrow&gt;&lt;mn&gt;3&lt;/mn&gt;&lt;/msup&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;msub&gt;&lt;mo&gt;∫&lt;#comment/&gt;&lt;/mo&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;msup&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;mi mathvariant='double-struck'&gt;R&lt;/mi&gt;&lt;/mrow&gt;&lt;mn&gt;3&lt;/mn&gt;&lt;/msup&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mi&gt;F&lt;/mi&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;mi&gt;t&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;x&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;v&lt;/mi&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;mspace width='thinmathspace'/&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;mi mathvariant='normal'&gt;d&lt;/mi&gt;&lt;/mrow&gt;&lt;mi&gt;v&lt;/mi&gt;&lt;mspace width='thinmathspace'/&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;mi mathvariant='normal'&gt;d&lt;/mi&gt;&lt;/mrow&gt;&lt;mi&gt;x&lt;/mi&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;/mtd&gt;&lt;/mtr&gt;&lt;/mtable&gt;&lt;annotation encoding='application/x-tex'&gt;\begin{align*} \partial _t F(t,x,v) + v_i \partial _{x_i} F(t,x,v) + E_i(t,x) \partial _{v_i} F(t,x,v) = \nu Q(F,F)(t,x,v),\\ E(t,x) = \nabla \Delta ^{-1} (\int _{\mathbb R^3} F(t,x,v)\, \mathrm {d} v - {{\int }\llap {-}}_{\mathbb T^3} \int _{\mathbb R^3} F(t,x,v)\, \mathrm {d} v \, \mathrm {d} x), \end{align*}&lt;/annotation&gt;&lt;/semantics&gt;&lt;/math&gt;&lt;/disp-formula&gt;with&lt;inline-formula content-type='math/mathml'&gt;&lt;math alttext='nu much-less-than 1'&gt;&lt;semantics&gt;&lt;mrow&gt;&lt;mi&gt;ν&lt;#comment/&gt;&lt;/mi&gt;&lt;mo&gt;≪&lt;#comment/&gt;&lt;/mo&gt;&lt;mn&gt;1&lt;/mn&gt;&lt;/mrow&gt;&lt;annotation encoding='application/x-tex'&gt;\nu \ll 1&lt;/annotation&gt;&lt;/semantics&gt;&lt;/math&gt;&lt;/inline-formula&gt;. We prove that for&lt;inline-formula content-type='math/mathml'&gt;&lt;math alttext='epsilon greater-than 0'&gt;&lt;semantics&gt;&lt;mrow&gt;&lt;mi&gt;ϵ&lt;#comment/&gt;&lt;/mi&gt;&lt;mo&gt;&gt;&lt;/mo&gt;&lt;mn&gt;0&lt;/mn&gt;&lt;/mrow&gt;&lt;annotation encoding='application/x-tex'&gt;\epsilon &gt;0&lt;/annotation&gt;&lt;/semantics&gt;&lt;/math&gt;&lt;/inline-formula&gt;sufficiently small (but independent of&lt;inline-formula content-type='math/mathml'&gt;&lt;math alttext='nu'&gt;&lt;semantics&gt;&lt;mi&gt;ν&lt;#comment/&gt;&lt;/mi&gt;&lt;annotation encoding='application/x-tex'&gt;\nu&lt;/annotation&gt;&lt;/semantics&gt;&lt;/math&gt;&lt;/inline-formula&gt;), initial data which are&lt;inline-formula content-type='math/mathml'&gt;&lt;math alttext='upper O left-parenthesis epsilon nu Superscript 1 slash 3 Baseline right-parenthesis'&gt;&lt;semantics&gt;&lt;mrow&gt;&lt;mi&gt;O&lt;/mi&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;mi&gt;ϵ&lt;#comment/&gt;&lt;/mi&gt;&lt;msup&gt;&lt;mi&gt;ν&lt;#comment/&gt;&lt;/mi&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;mn&gt;1&lt;/mn&gt;&lt;mrow class='MJX-TeXAtom-ORD'&gt;&lt;mo&gt;/&lt;/mo&gt;&lt;/mrow&gt;&lt;mn&gt;3&lt;/mn&gt;&lt;/mrow&gt;&lt;/msup&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;/mrow&gt;&lt;annotation encoding='application/x-tex'&gt;O(\epsilon \nu ^{1/3})&lt;/annotation&gt;&lt;/semantics&gt;&lt;/math&gt;&lt;/inline-formula&gt;-Sobolev space perturbations from the global Maxwellians lead to global-in-time solutions which converge to the global Maxwellians as&lt;inline-formula content-type='math/mathml'&gt;&lt;math alttext='t right-arrow normal infinity'&gt;&lt;semantics&gt;&lt;mrow&gt;&lt;mi&gt;t&lt;/mi&gt;&lt;mo stretchy='false'&gt;→&lt;#comment/&gt;&lt;/mo&gt;&lt;mi mathvariant='normal'&gt;∞&lt;#comment/&gt;&lt;/mi&gt;&lt;/mrow&gt;&lt;annotation encoding='application/x-tex'&gt;t\to \infty&lt;/annotation&gt;&lt;/semantics&gt;&lt;/math&gt;&lt;/inline-formula&gt;. The solutions exhibit uniform-in-&lt;inline-formula content-type='math/mathml'&gt;&lt;math alttext='nu'&gt;&lt;semantics&gt;&lt;mi&gt;ν&lt;#comment/&gt;&lt;/mi&gt;&lt;annotation encoding='application/x-tex'&gt;\nu&lt;/annotation&gt;&lt;/semantics&gt;&lt;/math&gt;&lt;/inline-formula&gt;Landau damping and enhanced dissipation.&lt;/p&gt; &lt;p&gt;Our main result is analogous to an earlier result of Bedrossian for the Vlasov–Poisson–Fokker–Planck equation with the same threshold. However, unlike in the Fokker–Planck case, the linear operator cannot be inverted explicitly due to the complexity of the Landau collision operator. For this reason, we develop an energy-based framework, which combines Guo’s weighted energy method with the hypocoercive energy method and the commuting vector field method. The proof also relies on pointwise resolvent estimates for the linearized density equation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2054726; 2005435</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Mathematical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>