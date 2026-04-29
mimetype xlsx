--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10552412</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2024GL108631</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Volcanic Precursor Revealed by Machine Learning Offers New Eruption Forecasting Capability</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Kaiwen; Waldhauser, Felix; Tolstoy, Maya; Schaff, David; Sawi, Theresa; Wilcock, William_S D; Tan, Yen Joe</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geophysical Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0094-8276</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Seismicity at active volcanoes provides crucial constraints on the dynamics of magma systems and complex fault activation processes preceding and during an eruption. We characterize time‐dependent spectral features of volcanic earthquakes at Axial Seamount with unsupervised machine learning (ML) methods, revealing mixed frequency signals that rapidly increase in number about 15 hr before eruption onset. The events migrate along pre‐existing fissures, suggesting that they represent brittle crack opening driven by influx of magma or volatiles. These results demonstrate the power of unsupervised ML algorithms to characterize subtle changes in magmatic processes associated with eruption preparation, offering new possibilities for forecasting Axial's anticipated next eruption. This analysis is generalizable and can be employed to identify similar precursory signals at other active volcanoes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2103741; 1950996</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AGU</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>