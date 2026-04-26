--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10552499</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4065639</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Wafer Edge Metrology and Inspection Technique Using Curved-Edge Diffractive Fringe Pattern Analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lu, Kuan; Wang, Zhikun; Chun, Heebum; Lee, ChaBum</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Manufacturing Science and Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1087-1357</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;This paper introduces a novel wafer-edge quality inspection method based on analysis of curved-edge diffractive fringe patterns, which occur when light is incident and diffracts around the wafer edge. The proposed method aims to identify various defect modes at the wafer edges, including particles, chipping, scratches, thin-film deposition, and hybrid defect cases. The diffraction patterns formed behind the wafer edge are influenced by various factors, including the edge geometry, topography, and the presence of defects. In this study, edge diffractive fringe patterns were obtained from two approaches: (1) a single photodiode collected curved-edge interferometric fringe patterns by scanning the wafer edge and (2) an imaging device coupled with an objective lens captured the fringe image. The first approach allowed the wafer apex characterization, while the second approach enabled simultaneous localization and characterization of wafer quality along two bevels and apex directions. The collected fringe patterns were analyzed by both statistical feature extraction and wavelet transform; corresponding features were also evaluated through logarithm approximation. In sum, both proposed wafer-edge inspection methods can effectively characterize various wafer-edge defect modes. Their potential lies in their applicability to online wafer metrology and inspection applications, thereby contributing to the advancement of wafer manufacturing processes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2124999</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of Manufacturing Science and Engineering</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>