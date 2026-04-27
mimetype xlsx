--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10552502</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.57062/ijpem-st.2024.00010</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Digital Approach to via Edge Roughness Characterization and Quantification</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lu, Kuan; Lin, Pengfei; Lee, ChaBum</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of Precision Engineering and Manufacturing-Smart Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>93 to 99</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2951-4614</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This paper introduces a new digital integration that combines edge diffractometry with convolutional neural networks (CNN) for via metrology and inspection. The beam propagation method (BMP) was used to simulate the interferogram generated by edge diffractometry to characterize via edge roughness (VER). A comprehensive database was established to link different fringe patterns to VER for CNN training. The well-trained CNN-based methodology provided a fast and accurate assessment of VER, with a root mean squared error (RMSE) of 0.073 and an average mean absolute deviation ratio (MADR) of 2.274%. In addition, the proposed digital approach was compared to the multilayer perceptron machine (MLP) in terms of computational efficiency and predictive accuracy. The proposed digital integration greatly improved the accuracy and speed of VER measurement, characterization, and quantification, potentially enhancing device yield and reliability. The successful application of this digital approach could open up possibilities for various types of via or pattern metrology.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2124999; 2426512</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Journal of Precision Engineering and Manufacturing-Smart Technology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>