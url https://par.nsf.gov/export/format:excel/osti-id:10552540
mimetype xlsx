--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10552540</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1755-1315/1337/1/012050</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sustainable Solution on Desiccation Crack Mitigation with Recycled Glass Sand</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Bin; Wen, Kejun; Li, Junjie; Huang, Wei</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IOP Conference Series: Earth and Environmental Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1337</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>012050</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1755-1307</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Desiccation cracking is a frequent natural phenomenon that occurs in drying soil and has a significant negative impact on the mechanical and hydraulic properties of clay or geomaterials in various engineering applications. In this study, recycled glass sand (RGS) was used to reduce the plasticity of clay soil and mitigate desiccation cracks in clay soils. The effect of the RGS particle size and content was investigated using a desiccation crack observation test. Digital image processing technology was used to evaluate the crack rate, length, width, and area during the observation test. The results reveal that the cracking rate was inversely proportional to the RGS content and directly proportional to the RGS particle size. For instance, the cracking rate of clay soil treated with 25% RGS with a particle size of 0.15 mm was reduced to 0.17% compared with untreated soil. The strengths of the untreated and RGS-treated soils were evaluated through unconfined compression tests. The unconfined compressive strength of the RGS-treated clay soil decreased slightly with the addition of RGS. In general, the addition of RGS has great potential for mitigating desiccation cracks in clay soils.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2230769</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IOP Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>