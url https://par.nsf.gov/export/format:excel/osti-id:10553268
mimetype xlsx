--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10553268</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Variational Barycentric Coordinates</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dodik, Ana; Stein, Oded; Sitzmann, Vincent; Solomon, Justin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-05T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We propose a variational technique to optimize for generalized barycentric coordinates that offers additional control compared to existing models. Prior work represents barycentric coordinates using meshes or closed-form formulae, limiting the choice of objective function. In contrast, we directly parameterize the continuous function mapping any coordinate in a polytope’s interior to its barycentric coordinates using a neural field. Enabled by our theoretical characterization of barycentric coordinates, we construct neural fields parameterizing valid coordinates. We demonstrate flexibility using various objective functions, validate our algorithm, and present several applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2211260</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Graphics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>