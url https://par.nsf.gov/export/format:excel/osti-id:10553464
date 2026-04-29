--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10553464</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>"Efficient Low-rank Backpropagation for Vision Transformer Adaptation"</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yang, Yuedong; Chiang, Hung-Yueh; Li, Guihong; Marculescu, Diana; Marculescu, Radu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-14T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-1-7138-9992-1</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The increasing scale of vision transformers (ViT) has made the efficient finetuning of these large models for specific needs a significant challenge in various applications. This issue originates from the computationally demanding matrix multiplications required during the backpropagation process through linear layers in ViT. In this paper, we tackle this problem by proposing a new Low-rank Back-Propagation via Walsh-Hadamard Transformation (LBP-WHT) method. Intuitively, LBP-WHT projects the gradient into a low-rank space and carries out backpropagation. This approach substantially reduces the computation needed for adapting ViT, as matrix multiplication in the low-rank space is far less resource-intensive. We conduct extensive experiments with different models (ViT, hybrid convolution-ViT model) on multiple datasets to demonstrate the effectiveness of our method. For instance, when adapting an EfficientFormer-L1 model on CIFAR100, our LBPWHT achieves 10.4% higher accuracy than the state-of-the-art baseline, while requiring 9 MFLOPs less computation. As the first work to accelerate ViT adaptation with low-rank backpropagation, our LBP-WHT method is complementary to many prior efforts and can be combined with them for better performance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2007284</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>New Orleans</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>