--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10553576</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CVPR52733.2024.02271</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>BrainWash: A Poisoning Attack to Forget in Continual Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Abbasi, Ali; Nooralinejad, Parsa; Pirsiavash, Hamed; Kolouri, Soheil</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>24057 to 24066</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-5300-6</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Continual learning has gained substantial attention within the deep learning community, offering promising solutions to the challenging problem of sequential learning. Yet, a largely unexplored facet of this paradigm is its susceptibility to adversarial attacks, especially with the aim of inducing forgetting. In this paper, we introduce “Brain-Wash,” a novel data poisoning method tailored to impose forgetting on a continual learner. By adding the Brain-Wash noise to a variety of baselines, we demonstrate how a trained continual learner can be induced to forget its previously learned tasks catastrophically, even when using these continual learning baselines. An important feature of our approach is that the attacker requires no access to previous tasks' data and is armed merely with the model's current parameters and the data belonging to the most recent task. Our extensive experiments highlight the efficacy of Brain Wash, showcasing degradation in performance across various regularization and memory replay-based continual learning methods. Our code is available here: https://github.com/mint-vuIBrainwash</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2339898</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Seattle, WA, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>