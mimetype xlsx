--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10553605</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/fractalfract7090659</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Association between Opioid Dependence and Scale Free Fractal Brain Activity: An EEG Study</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sirpal, Parikshat; Sikora, William; Azizoddin, Desiree; Refai, Hazem; Yang, Yuan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Fractal and Fractional</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>659</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2504-3110</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Self-similarities at different time scales embedded within a self-organizing neural manifold are well recognized. In this study, we hypothesize that the Hurst fractal dimension (HFD) of the scalp electroencephalographic (EEG) signal reveals statistical differences between chronic pain and opioid use. We test this hypothesis by using EEG resting state signals acquired from a total of 23 human subjects: 14 with chronic pain, 9 with chronic pain taking opioid medications, 5 with chronic pain and not taking opioid medications, and 9 healthy controls. Using the multifractal analysis algorithm, the HFD for full spectrum EEG and EEG frequency band time series was computed for all groups. Our results indicate the HFD varies spatially and temporally across all groups and is of lower magnitude in patients not taking opioids as compared to those taking opioids and healthy controls. A global decrease in HFD was observed with changes in gamma and beta power in the chronic pain group compared to controls and when paired to subject handedness and sex. Our results show the loss of complexity representative of brain wide dysfunction and reduced neural processing can be used as an EEG biomarker for chronic pain and subsequent opioid use.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2236459</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>