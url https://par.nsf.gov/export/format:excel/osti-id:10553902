--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10553902</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/02626667.2024.2378100</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Evaluating surface and subsurface fluxes in hydrological models to advance basin-scale operational water supply forecasting</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shin, Satbyeol; Gronewold, Andrew D; Fry, Lauren M; Dugger, Aubrey; Kessler, James</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Hydrological Sciences Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1539 to 1556</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0262-6667</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Comprehensive assessments of hydrological components are crucial for enhancing operational water supply simulations. However, hydrological models are often evaluated based on their surface flow simulations, while the validation of subsurface and groundwater components tends to be overlooked or not well documented. In this study, we evaluated the outputs of two hydrological models, the Large Basin Runoff Model (LBRM) and the Weather Research and Forecasting – Hydrological modeling extension package (WRF-Hydro), for potential implementation in operational water balance forecasting in the Great Lakes region. We examined the simulated hydrological variables including surface (e.g. snow water equivalent, evapotranspiration, and streamflow), subsurface (e.g. soil moisture at different layers), and groundwater components with observed or reference data from ground-based stations and remotely sensed images. The findings of this study provide valuable insights into the capabilities and limitations of each model. These findings contribute to more informed water management strategies for the Great Lakes region.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2330317</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Taylor and Francis Online</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>