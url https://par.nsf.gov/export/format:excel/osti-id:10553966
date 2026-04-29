--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10553966</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/batteries10030096</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>High-Entropy Materials for Lithium Batteries</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ritter, Timothy G; Pappu, Samhita; Shahbazian-Yassar, Reza</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Batteries</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2313-0105</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;High-entropy materials (HEMs) constitute a revolutionary class of materials that have garnered significant attention in the field of materials science, exhibiting extraordinary properties in the realm of energy storage. These equimolar multielemental compounds have demonstrated increased charge capacities, enhanced ionic conductivities, and a prolonged cycle life, attributed to their structural stability. In the anode, transitioning from the traditional graphite (372 mAh g−1) to an HEM anode can increase capacity and enhance cycling stability. For cathodes, lithium iron phosphate (LFP) and nickel manganese cobalt (NMC) can be replaced with new cathodes made from HEMs, leading to greater energy storage. HEMs play a significant role in electrolytes, where they can be utilized as solid electrolytes, such as in ceramics and polymers, or as new high-entropy liquid electrolytes, resulting in longer cycling life, higher ionic conductivities, and stability over wide temperature ranges. The incorporation of HEMs in metal–air batteries offers methods to mitigate the formation of unwanted byproducts, such as Zn(OH)4 and Li2CO3, when used with atmospheric air, resulting in improved cycling life and electrochemical stability. This review examines the basic characteristics of HEMs, with a focus on the various applications of HEMs for use as different components in lithium-ion batteries. The electrochemical performance of these materials is examined, highlighting improvements such as specific capacity, stability, and a longer cycle life. The utilization of HEMs in new anodes, cathodes, separators, and electrolytes offers a promising path towards future energy storage solutions with higher energy densities, improved safety, and a longer cycling life.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2313395</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>