--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,176 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...124 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -190,185 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10554277</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/abs/2019AM-339584</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CONTINENTAL RESPONSES TO THE EARLY EOCENE CLIMATIC OPTIMUM: A HIGH-RESOLUTION PERSPECTIVE FROM THE GREEN RIVER FORMATION USING XRF CORE SCANNING</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Walters, Andrew P; Meyers, Stephen R; Carroll, Alan R; Klonowski, Elizabeth; Lowenstein, Tim K; Paperini, Matteo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>University_of_Wisconsin-Madison</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-09-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Early Eocene Climatic Optimum (~53-50 Ma) represents the most recent episode of sustained greenhouse climate, during which the deep oceans were as much as 12°C warmer than today. The lacustrine Wilkins Peak Member of the Green River Formation (Wyoming, USA) is one of the premier locations to study this period of global warmth due to its rich terrestrial archive of climate dynamics, biology, and geomorphology. Using radioisotopic geochronology, cyclostratigraphy, sedimentology, and geochemistry, previous studies have leveraged this extensive record to evaluate the ancient lake system’s temporal evolution and response to climate.
+Much prior work on Green River Formation cyclostratigraphy, including that of Alfred G. Fischer, has focused on the evaluation of oil yield, a measure of organic richness. In this study, X-Ray fluorescence (XRF) core scanning of a basin center core, Solvay S-34-1, is used to produce a high resolution (5mm), continuous, multi-proxy elemental record of the complete Wilkins Peak Member, spanning 240 meters. This new geochemical assessment is a component of a larger multidisciplinary investigation that that is underway, including new magnetostratigraphic and radioisotopic geochronology. Elemental abundances for a range of measured elements, such as Si, S, Cl, K, Ca, Ti, Fe, Zn, Br, and Rb, are interpreted in terms of evaporitic, siliciclastic, and redox-sensitive sedimentation, and show variable responses at specific Milankovitch (eccentricity, obliquity, precession) and sub-Milankovitch time scales. Using this long high-resolution geochemical dataset of the Early Eocene Climatic Optimum, we consider potential linkages between Milankovitch forcing and sub-Milankovitch forcing, and plausible non-linear transfer functions that translate the astronomical insolation signal into the stratigraphic archive.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1812741</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>