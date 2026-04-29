--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10554498</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/ajb2.16412</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Population histories of variable reproductive success and low winter precipitation correlate with risk‐averse seed germination in a mediterranean‐climate winter annual</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vergara, Isabella H; Geber, Monica A; Moeller, David A; Eckhart, Vincent M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Journal of Botany</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0002-9122</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;sec&gt;&lt;title&gt;Premise&lt;/title&gt;&lt;p&gt;Seed germination involves risk; post‐germination conditions might not allow survival and reproduction. Variable, stressful environments favor seeds with germination that avoids risk (e.g., germination in conditions predicting success), spreads risk (e.g., dormancy), or escapes risk (e.g., rapid germination). Germination studies often investigate trait correlations with climate features linked to variation in post‐germination reproductive success. Rarely are long‐term records of population reproductive success available.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methods&lt;/title&gt;&lt;p&gt;Supported by demographic and climate monitoring, we analyzed germination in the California winter‐annual&lt;italic&gt;Clarkia xantiana&lt;/italic&gt;subsp.&lt;italic&gt;xantiana&lt;/italic&gt;. Sowing seeds of 10 populations across controlled levels of water potential and temperature, we estimated temperature‐specific base water potential for 20% germination, germination time weighted by water potential above base (hydrotime), and a dormancy index (frequency of viable, ungerminated seeds). Mixed‐effects models analyzed responses to (1) temperature, (2) discrete variation in reproductive success (presence or absence of years with zero seed production by a population), and (3) climate covariates, mean winter precipitation and coefficient of variation (CV) of spring precipitation. For six populations, records enabled analysis with a continuous metric of variable reproduction, the CV of per‐capita reproductive success.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;Populations with more variable reproductive success had higher base water potential and dormancy. Higher base water potential and faster germination occurred at warmer experimental temperatures and in seeds of populations with wetter winters.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Conclusions&lt;/title&gt;&lt;p&gt;Geographic variation in seed germination in this species suggests local adaptation to demographic risk and rainfall. High base water potential and dormancy may concentrate germination in years likely to allow reproduction, while spreading risk among years.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1754299; 1701675</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Journal of Botany</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>