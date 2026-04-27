--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10555236</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/ma17215339</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Design of Shape Forming Elements for Architected Composites via Bayesian Optimization and Genetic Algorithms: A Concept Evaluation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kazmer, David O; Olanrewaju, Rebecca H; Elbert, David C; Nguyen, Thao D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5339</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1996-1944</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This article presents the first use of shape forming elements (SFEs) to produce architected composites from multiple materials in an extrusion process. Each SFE contains a matrix of flow channels connecting input and output ports, where materials are routed between corresponding ports. The mathematical operations of rotation and shifting are described, and design automation is explored using Bayesian optimization and genetic algorithms to select fifty or more parameters for minimizing two objective functions. The first objective aims to match a target cross-section by minimizing the pixel-by-pixel error, which is weighted with the structural similarity index (SSIM). The second objective seeks to maximize information content by minimizing the SSIM relative to a white image. Satisfactory designs are achieved with better objective function values observed in rectangular rather than square flow channels. Validation extrusion of modeling clay demonstrates that while SFEs impose complex material transformations, they do not achieve the material distributions predicted by the digital model. Using the SSIM for results comparison, initial stages yielded SSIM values near 0.8 between design and simulation, indicating a good initial match. However, the control of material processing tended to decline with successive SFE processing with the SSIM of the extruded output dropping to 0.023 relative to the design intent. Flow simulations more closely replicated the observed structures with SSIM values around 0.4 but also failed to predict the intended cross-sections. The evaluation highlights the need for advanced modeling techniques to enhance the predictive accuracy and functionality of SFEs for biomedical, energy storage, and structural applications.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2118808; 2119040</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NSF PAR</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>