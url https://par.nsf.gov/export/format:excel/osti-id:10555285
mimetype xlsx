--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>37</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10555285</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1101/2024.09.19.613881</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Optical photothermal infrared imaging using metabolic probes in biological systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shuster, Sydney O; Curtis, Anna E; Davis, Caitlin M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Infrared spectroscopy is a powerful tool for identifying biomolecules. In biological systems, infrared spectra provide information on structure, reaction mechanisms, and conformational change of biomolecules. However, the promise of applying infrared imaging to biological systems has been hampered by low spatial resolution and the overwhelming water background arising from the aqueous nature of in cell and&lt;italic&gt;in vivo&lt;/italic&gt;work. Recently, optical photothermal infrared microscopy (OPTIR) has overcome these barriers and achieved both spatially and spectrally resolved images of live cells and organisms. Here, we determine the most effective modes of collection for work in biological samples. We examine three cell lines (Huh-7, differentiated 3T3-L1, and U2OS) and three organisms (&lt;italic&gt;E. coli&lt;/italic&gt;, tardigrades, and zebrafish). Our results suggest that the information provided by multifrequency imaging is comparable to hyperspectral imaging while reducing imaging times twenty-fold. We also explore the utility of IR active probes, including global and site-specific probes, for tracking metabolic pathways and protein localization, structure, and local environment. Our findings illustrate the versatility of OPTIR, and together, provide a direction for future dynamic imaging of living cells and organisms.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2338323</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>