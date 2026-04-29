--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10555663</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2023JE008179</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Possibility of Lunar Crustal Magmatism Producing Strong Crustal Magnetism</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liang, Y; Tikoo, S M; Krawczynski, M J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Planets</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-9097</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The Moon generated a long‐lived core dynamo magnetic field, with intensities at least episodically reaching ∼10–100 μT during the period prior to ∼3.56 Ga. While magnetic anomalies observed within impact basins are likely attributable to the presence of impactor‐added metal, other anomalies such as those associated with lunar swirls are not as conclusively linked to exogenic materials. This has led to the hypothesis that some anomalies may be related to magmatic features such as dikes, sills, and laccoliths. However, basalts returned from the Apollo missions are magnetized too weakly to produce the required magnetization intensities (&gt;0.5 A/m). Here, we test the hypothesis that subsolidus reduction of ilmenite within or adjacent to slowly cooled mafic intrusive bodies could locally enhance metallic FeNi contents within the lunar crust. We find that reduction within hypabyssal dikes with high‐Ti or low‐Ti mare basalt compositions can produce sufficient FeNi grains to carry the minimum &gt;0.5 A/m magnetization intensity inferred for swirls, especially if ambient fields are &gt;10 μT or if fine‐grained Fe‐Ni metals in the pseudo‐single domain grain size range are formed. Therefore, there exists a possibility that certain magnetic anomalies exhibiting various shapes such as linear, swarms, and elliptical patterns may be magmatic in origin. Our study highlights that the domain state of the magnetic carriers is an under‐appreciated factor in controlling a rock's magnetization intensity. The results of this study will help guide interpretations of lunar crustal field data acquired by future rovers that will traverse lunar magnetic anomalies.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2153786</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>