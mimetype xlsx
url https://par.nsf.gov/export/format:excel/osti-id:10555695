--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10555695</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevD.110.055012</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Anomaly detection in collider physics via factorized observables</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Metodiev, Eric M; Thaler, Jesse; Wynne, Raymond</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review D</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2470-0010</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;To maximize the discovery potential of high-energy colliders, experimental searches should be sensitive to unforeseen new physics scenarios. This goal has motivated the use of machine learning for unsupervised anomaly detection. In this paper, we introduce a new anomaly detection strategy called : factorized observables for regressing conditional expectations. Our approach is based on the inductive bias of factorization, which is the idea that the physics governing different energy scales can be treated as approximately independent. Assuming factorization holds separately for signal and background processes, the appearance of nontrivial correlations between low- and high-energy observables is a robust indicator of new physics. Under the most restrictive form of factorization, a machine-learned model trained to identify such correlations will in fact converge to the optimal new physics classifier. We test on a benchmark anomaly detection task for the Large Hadron Collider involving collimated sprays of particles called jets. By teasing out correlations between the kinematics and substructure of jets, our method can reliably extract percent-level signal fractions. This strategy for uncovering new physics adds to the growing toolbox of anomaly detection methods for collider physics with a complementary set of assumptions.&lt;/p&gt; &lt;sec&gt;&lt;title/&gt;&lt;supplementary-material&gt;&lt;permissions&gt;&lt;copyright-statement&gt;Published by the American Physical Society&lt;/copyright-statement&gt;&lt;copyright-year&gt;2024&lt;/copyright-year&gt;&lt;/permissions&gt;&lt;/supplementary-material&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019786</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>