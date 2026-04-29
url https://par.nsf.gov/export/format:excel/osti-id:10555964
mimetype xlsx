--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10555964</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/acb055</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Examining the Rotation Period Distribution of the 40 Myr Tucana–Horologium Association with TESS</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Popinchalk, Mark; Faherty, Jacqueline K; Curtis, Jason L; Gagné, Jonathan; Bardalez_Gagliuffi, Daniella C; Vos, Johanna M; Ayala, Andrew; Gonzales, Lisseth; Kiman, Rocio</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>945</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>114</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The Tucana–Horologium association (Tuc-Hor) is a 40 Myr old moving group in the southern sky. In this work, we measure the rotation periods of 313 Tuc-Hor objects with TESS light curves derived from TESS full-frame images and membership lists driven by Gaia EDR3 kinematics and known youth indicators. We recover a period for 81.4% of the sample and report 255 rotation periods for Tuc-Hor objects. From these objects we identify 11 candidate binaries based on multiple periodic signals or outlier Gaia DR2 and EDR3 renormalized unit weight error values. We also identify three new complex rotators (rapidly rotating M dwarf objects with intricate light-curve morphology) within our sample. Along with the six previously known complex rotators that belong to Tuc-Hor, we compare their light-curve morphology between TESS Cycle 1 and Cycle 3 and find that they change substantially. Furthermore, we provide context for the entire Tuc-Hor rotation sample by describing the rotation period distributions alongside other youth indicators such as H&lt;italic&gt;α&lt;/italic&gt; and Li equivalent width, as well as near-ultraviolet and X-ray flux. We find that measuring rotation periods with TESS is a fast and effective means to confirm members in young moving groups.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2009840</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Astronomical Society/IOP</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>