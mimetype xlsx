--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10556562</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/genetics/iyae195</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Global Genotype by Environment Prediction Competition Reveals That Diverse Modeling Strategies Can Deliver Satisfactory Maize Yield Estimates</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Washburn, Jacob D; Varela, José Ignacio; Xavier, Alencar; Chen, Qiuyue; Ertl, David; Gage, Joseph L; Holland, James B; Lima, Dayane Cristina; Romay, Maria Cinta; Lopez-Cruz, Marco; de_los_Campos, Gustavo; Barber, Wesley; Zimmer, Cristiano; Trucillo_Silva, Ignacio; Rocha, Fabiani; Rincent, Renaud; Ali, Baber; Hu, Haixiao; Runcie, Daniel E; Gusev, Kirill; Slabodkin, Andrei; Bax, Phillip; Aubert, Julie; Gangloff, Hugo; Mary-Huard, Tristan; Vanrenterghem, Theodore; Quesada-Traver, Carles; Yates, Steven; Ariza-Suárez, Daniel; Ulrich, Argeo; Wyler, Michele; Kick, Daniel R; Bellis, Emily S; Causey, Jason L; Soriano_Chavez, Emilio; Wang, Yixing; Piyush, Ved; Fernando, Gayara D; Hu, Robert K; Kumar, Rachit; Timon, Annan J; Venkatesh, Rasika; Segura_Abá, Kenia; Chen, Huan; Ranaweera, Thilanka; Shiu, Shin-Han; Wang, Peiran; Gordon, Max J; Amos, B K; Busato, Sebastiano; Perondi, Daniel; Gogna, Abhishek; Psaroudakis, Dennis; Chen, C_P James; Al-Mamun, Hawlader A; Danilevicz, Monica F; Upadhyaya, Shriprabha R; Edwards, David; de_Leon, Natalia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Sillanpää, Mikko</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-22T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>GENETICS</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1943-2631</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Predicting phenotypes from a combination of genetic and environmental factors is a grand challenge of modern biology. Slight improvements in this area have the potential to save lives, improve food and fuel security, permit better care of the planet, and create other positive outcomes. In 2022 and 2023 the first open-to-the-public Genomes to Fields (G2F) initiative Genotype by Environment (GxE) prediction competition was held using a large dataset including genomic variation, phenotype and weather measurements and field management notes, gathered by the project over nine years. The competition attracted registrants from around the world with representation from academic, government, industry, and non-profit institutions as well as unaffiliated. These participants came from diverse disciplines include plant science, animal science, breeding, statistics, computational biology and others. Some participants had no formal genetics or plant-related training, and some were just beginning their graduate education. The teams applied varied methods and strategies, providing a wealth of modeling knowledge based on a common dataset. The winner’s strategy involved two models combining machine learning and traditional breeding tools: one model emphasized environment using features extracted by Random Forest, Ridge Regression and Least-squares, and one focused on genetics. Other high-performing teams’ methods included quantitative genetics, machine learning/deep learning, mechanistic models, and model ensembles. The dataset factors used, such as genetics; weather; and management data, were also diverse, demonstrating that no single model or strategy is far superior to all others within the context of this competition.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2218206; 2035472; 2210431</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Oxford University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>