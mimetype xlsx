--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,181 +65,309 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10556689</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.17603/ds2-q5x1-e497</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Lidar Scans of Liquefaction-Impacted Buildings in İskenderun, Hatay:Subtitle</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Moug, Diane; Bray, Jonathan; Bassal, Patrick; Kendir, Sena Begum; Sahin, Arda</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This data was gathered during the Geotechnical Extreme Events Reconnaissance (GEER) efforts following the February 6, 2023, Kahramanmaraş earthquake sequence. This dataset is comprised of terrestrial lidar scan point clouds that aim to capture liquefaction-induced building settlement, building-ground interactions, and ground deformations. The objective of the reconnaissance efforts was to capture perishable data on ground failures and liquefaction-induced infrastructure damage due to these earthquakes.
+Reconnaissance was performed from March 27 to April 1, 2023 in and around İskenderun, Hatay; Gölbaşı, Adıyaman; and Antakya, Hatay. Lidar scans were performed in İskenderun and Gölbaşı at selected liquefaction building sites. The reconnaissance sites were selected as those where there was evidence of liquefaction (e.g., ejecta) and liquefaction-induced building settlements, as well as building-ground interactions, and site access.
+The processed lidar data are included as .las point cloud files; raw data are included as .fls files. The point cloud data may be viewed and analyzed in point cloud analysis software, including the opensource software CloudCompare. Additional images of the surveyed buildings are included for reference. An explanation of the data types and structure is found in the README.pdf file.
+These data may be used to investigate earthquake liquefaction-induced building settlements, building-ground interactions, and liquefaction-induced ground deformations. These data will be of use and interest to engineers and researchers working in the area of liquefaction ground failures and building-ground interactions.
+Additional information and data from this reconnaissance are available in the GEER reports, which are referenced in the &amp;#34;Related Works&amp;#34; section.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2338025</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Designsafe-CI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>