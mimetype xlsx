--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10556863</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Data-Efficient Learning with Neural Programs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Solko-Breslin, Alaia; Choi, Seewon; Li, Ziyang; Velingker, Neelay; Alur, Rajeev; Naik, Mayur; Wong, Eric</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Many computational tasks can be naturally expressed as a composition of a DNN followed by a program written in a traditional programming language or an API call to an LLM. We call such composites "neural programs" and focus on the problem of learning the DNN parameters when the training data consist of end-to-end input-output labels for the composite. When the program is written in a differentiable logic programming language, techniques from neurosymbolic learning are applicable, but in general, the learning for neural programs requires estimating the gradients of black-box components. We present an algorithm for learning neural programs, called ISED, that only relies on input-output samples of black-box components. For evaluation, we introduce new benchmarks that involve calls to modern LLMs such as GPT-4 and also consider benchmarks from the neurosymbolic learning literature. Our evaluation shows that for the latter benchmarks, ISED has comparable performance to state-of-the-art neurosymbolic frameworks. For the former, we use adaptations of prior work on gradient approximations of black-box components as a baseline, and show that ISED achieves comparable accuracy but in a more data- and sample-efficient manner.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2313010</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Neural Information Processing Systems Foundation (NIPS Foundation)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>