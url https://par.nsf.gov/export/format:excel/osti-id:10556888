--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10556888</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s00209-023-03358-8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Purity of monoids and characteristic-free splittings in semigroup rings</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>De_Stefani, Alessandro; Montaño, Jonathan; Núñez-Betancourt, Luis</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Mathematische Zeitschrift</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>305</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0025-5874</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Inspired by methods in prime characteristic in commutative algebra, we introduce and study combinatorial invariants of seminormal monoids. We relate such numbers with the singularities and homological invariants of the semigroup ring associated to the monoid. Our results are characteristic independent.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2303605</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>