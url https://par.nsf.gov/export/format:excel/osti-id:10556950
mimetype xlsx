--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10556950</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/ani14040553</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Updating Chimpanzee Nesting Data at Mount Assirik (Niokolo Koba National Park, Senegal): Implications for Conservation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ndiaye, Yaya Hamady; Ndiaye, Papa Ibnou; Lindshield, Stacy Marie; Pruetz, Jill Daphne</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Animals</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>553</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-2615</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The Niokolo Koba National Park (NKNP) is the largest protected area in Senegal and lies at the northern limit of the chimpanzee’s range in West Africa. Recent information on nesting behavior and factors influencing nesting behavior is available for several sites outside NKNP. However, the information available for NKNP is obsolete. Considering that the adequate management of chimpanzee populations cannot be achieved without strong scientific knowledge, it is essential to update data on chimpanzee, Pan troglodytes verus, nesting behavior in NKNP. For this reason, we surveyed their habitat in Mt. Assirik and recorded 626 chimpanzee nests. The results of the study showed that chimpanzees nest more often in closed-canopy habitats such as gallery forests. The average nest height observed in this study was 8.07 ± 0.36 m, varying between 2 and 20 m, which is well below the heights described in most sites where chimpanzees cohabit with large carnivores. Botanical surveys confirmed that chimpanzees select tree species bearing their nests. In Assirik, 12 of the 37 tree species bearing nests are the most used. The nest decay rate (or the time it takes for a nest to go from the fresh to the skeletal stage) at Assirik averaged 68.8 ± 5.8 days.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2022314; 2022310</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>