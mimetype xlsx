--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10557762</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v38i2.27845</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Orthogonal Dictionary Guided Shape Completion Network for Point Cloud</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cai, Pingping; Scott, Deja; Li, Xiaoguang; Wang, Song</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>864 to 872</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Point cloud shape completion, which aims to reconstruct the missing regions of the incomplete point clouds with plausible shapes, is an ill-posed and challenging task that benefits many downstream 3D applications. Prior approaches achieve this goal by employing a two-stage completion framework, generating a coarse yet complete seed point cloud through an encoder-decoder network, followed by refinement and upsampling. However, the encoded features suffer from information loss of the missing portion, leading to an inability of the decoder to reconstruct seed points with detailed geometric clues. To tackle this issue, we propose a novel Orthogonal Dictionary Guided Shape Completion Network (ODGNet). The proposed ODGNet consists of a Seed Generation U-Net, which leverages multi-level feature extraction and concatenation to significantly enhance the representation capability of seed points, and Orthogonal Dictionaries that can learn shape priors from training samples and thus compensate for the information loss of the missing portions during inference. Our design is simple but to the point, extensive experiment results indicate that the proposed method can reconstruct point clouds with more details and outperform previous state-of-the-art counterparts. The implementation code is available at https://github.com/corecai163/ODGNet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2018966</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAAI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>