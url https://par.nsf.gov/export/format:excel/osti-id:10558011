--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10558011</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D3SC05268K</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A new era of LMCT: leveraging ligand-to-metal charge transfer excited states for photochemical reactions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>May, Ann Marie; Dempsey, Jillian L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-08T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Chemical Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6661 to 6678</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-6520</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Ligand-to-metal charge transfer (LMCT) excited states are capable of undergoing a wide array of photochemical reactions, yet receive minimal attention compared to other charge transfer excited states. This work provides general criteria for designing transition metal complexes that exhibit low energy LMCT excited states and routes to drive photochemistry from these excited states. General design principles regarding metal identity, oxidation state, geometry, and ligand sets are summarized. Fundamental photoreactions from these states including visible light-induced homolysis, excited state electron transfer, and other photoinduced chemical transformations are discussed and key design principles for enabling these photochemical reactions are further highlighted. Guided by these fundamentals, this review outlines critical considerations for the future design and application of coordination complexes with LMCT excited states.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1954868</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Royal Society of Chemistry</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>