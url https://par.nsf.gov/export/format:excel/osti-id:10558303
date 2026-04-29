--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10558303</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/jfm.2022.171</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Resistance and mobility functions for the near-contact motion of permeable particles</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Reboucas, Rodrigo B; Loewenberg, Michael</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Fluid Mechanics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>938</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-1120</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;A lubrication analysis is presented for the resistances between permeable spherical particles in near contact,&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline1.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$h_0/a\ll 1$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;, where&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline2.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$h_0$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;is the minimum separation between the particles, and&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline3.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$a=a_1 a_2/(a_1+a_2)$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;is the reduced radius. Darcy's law is used to describe the flow inside the permeable particles and no-slip boundary conditions are applied at the particle surfaces. The weak permeability regime&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline4.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$K=k/a^{2} \ll 1$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;is considered, where&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline5.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$k=\frac {1}{2}(k_1+k_2)$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;is the mean permeability. Particle permeability enters the lubrication resistances through two functions of&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline6.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$q=K^{-2/5}h_0/a$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;, one describing axisymmetric motions, the other transverse. These functions are obtained by solving an integral equation for the pressure in the near-contact region. The set of resistance functions thus obtained provide the complete set of near-contact resistance functions for permeable spheres and match asymptotically to the standard hard-sphere resistances that describe pairwise hydrodynamic interactions away from the near-contact region. The results show that permeability removes the contact singularity for non-shearing particle motions, allowing rolling without slip and finite separation velocities between touching particles. Axisymmetric and transverse mobility functions are presented that describe relative particle motion under the action of prescribed forces and in linear flows. At contact, the axisymmetric mobility under the action of oppositely directed forces is&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline7.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$U/U_0=d_0K^{2/5}$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;, where&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline8.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$U$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;is the relative velocity,&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline9.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$U_0$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;is the velocity in the absence of hydrodynamic interactions and&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline10.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$d_0=1.332$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;. Under the action of a constant tangential force, a particle in contact with a permeable half-space rolls without slipping with velocity&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline11.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$U/U_0=d_1(d_2+\log K^{-1})^{-1}$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;, where&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline12.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$d_1=3.125$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;and&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline13.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$d_2=6.666$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;; in shear flow, the same expression holds with&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112022001719_inline14.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$d_1=7.280$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1603806</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cambridge University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>