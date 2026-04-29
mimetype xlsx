--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10558309</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3650212.3652118</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Interprocedural Path Complexity Analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kaniyur, Mira; Cavalcante-Studart, Ana; Yang, Yihan; Park, Sangeon; Chen, David; Lam, Duy; Bang, Lucas</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>162 to 173</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9798400706127</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Software testing techniques like symbolic execution face significant challenges with path explosion. Asymptotic Path Complexity (APC) quantifies this path explosion complexity, but existing APC methods do not work for interprocedural functions in general. Our new algorithm, APC-IP, efficiently computes APC for a wider range of functions, including interprocedural ones, improving over previous methods in both speed and scope. We implement APC-IP atop the existing software Metrinome, and test it against a benchmark of C functions, comparing it to existing and baseline approaches as well as comparing it to the path explosion of the symbolic execution engine Klee. The results show that APC-IP not only aligns with previous APC values but also excels in performance, scalability, and handling complex source code. It also provides a complexity prediction of the number of paths explored by Klee, extending the APC metric's applicability and surpassing previous implementations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2008640</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Vienna Austria</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>