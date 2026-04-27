--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10558390</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/w16141998</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Using Machine Learning Models for Short-Term Prediction of Dissolved Oxygen in a Microtidal Estuary</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gachloo, Mina; Liu, Qianqian; Song, Yang; Wang, Guozhi; Zhang, Shuhao; Hall, Nathan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Water</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1998</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4441</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This paper presents a comprehensive approach to predicting short-term (for the upcoming 2 weeks) changes in estuarine dissolved oxygen concentrations via machine learning models that integrate historical water sampling, historical and upcoming 2-week meteorological data, and river discharge and discharge metrics. Dissolved oxygen is a critical indicator of ecosystem health, and this approach is implemented for the Neuse River Estuary, North Carolina, U.S.A., which has a long history of hypoxia-related habitat degradation. Through meticulous data preprocessing and feature selection, this research evaluates the predictions of dissolved oxygen concentrations by comparing a recurrent neural network with four other models, including a Multilayer Perceptron, Long Short-Term Memory, Gradient Boosting, and AutoKeras, through sensitivity experiments. The input predictors to our prediction models include water temperature, turbidity, chlorophyll-a, aggregated river discharge, and aggregated wind based on eight directions. By emphasizing the most impactful predictors, we streamlined the model-building processes and built a hindcast system from 2015 to 2019. We found that the recurrent neural network model was most effective in predicting the dissolved oxygen concentrations, with an R2 value of 0.99 at multiple stations. Different from our machine learning hindcast models that used observed upcoming meteorological and discharge data, an actual forecast system would use forecasted meteorological and discharge data. Therefore, an actual operational forecast may have lower accuracy than the hindcast, as determined by the accuracy of the predicted meteorological and discharge data. Nevertheless, our studies enhance our understanding of the factors influencing dissolved oxygen variability and set the basis for the implementation of a predictive tool for environmental monitoring and management. We also emphasized the importance of building station-specific models to improve the prediction results.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2230046</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>